--- v0 (2026-06-06)
+++ v1 (2026-08-04)
@@ -1,539 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="normal1"/>
         <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>dsada</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
-[...1 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="0" w:top="1440" w:footer="0" w:bottom="1440"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:font w:name="Arial"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Carlito">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Carlito">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...3 lines deleted...]
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="paragraph" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="400" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...8 lines deleted...]
-      <w:b w:val="0"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="false"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...8 lines deleted...]
-      <w:b w:val="0"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="320" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="false"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...8 lines deleted...]
-      <w:i w:val="1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito" w:eastAsia="Noto Sans SC Regular" w:cs="Noto Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="normal1" w:default="1">
+    <w:name w:val="normal1"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...9 lines deleted...]
-      <w:i w:val="0"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i w:val="false"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...39 lines deleted...]
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>Collabora_Office/25.04.11.3$Linux_X86_64 LibreOffice_project/fcd27e92423bc48e8424a181f54405504d3ba72b</Application>
+  <AppVersion></AppVersion>
+  <Pages>1</Pages>
+  <Words>1</Words>
+  <Characters>5</Characters>
+  <CharactersWithSpaces>5</CharactersWithSpaces>
+  <Paragraphs>1</Paragraphs>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
+</cp:coreProperties>
+</file>